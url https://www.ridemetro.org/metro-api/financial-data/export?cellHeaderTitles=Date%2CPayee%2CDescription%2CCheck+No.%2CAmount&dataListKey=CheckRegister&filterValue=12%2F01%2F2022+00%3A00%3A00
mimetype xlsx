--- v0 (2026-04-03)
+++ v1 (2026-06-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fc18ca739b4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5255ff25091a4d2a98a1bcc96d633e84.psmdcp" Id="R95a4116217fc4273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736263b4dc404553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ffaf5278e554b9889a6becc0d4fffdd.psmdcp" Id="R5dffc5ad9c3142e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CheckRegister" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">'CheckRegister'!$A$1:$E$1</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="E1104" i="2"/>
 </x:calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>